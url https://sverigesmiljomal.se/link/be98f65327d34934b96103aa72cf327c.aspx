--- v0 (2025-11-27)
+++ v1 (2026-07-04)
@@ -296,50 +296,67 @@
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="S::olena.kashyna@naturvardsverket.se::9fa73dc0-aafd-479c-b153-e2baf0c50ade" providerId="AD"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="5" name="Nilsson, Sabina" initials="NS" lastIdx="2" clrIdx="4">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="S::sabina.nilsson@naturvardsverket.se::3aad1e9c-d97f-4ab9-9f18-0babbab4c368" providerId="AD"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="6" name="Lagerberg, Lotta" initials="LL" lastIdx="5" clrIdx="5">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="S::lotta.lagerberg@naturvardsverket.se::4b44fab5-cb57-4c2c-9b20-68c1159fc2d0" providerId="AD"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="4D4D4A"/>
     <a:srgbClr val="ADD6B7"/>
     <a:srgbClr val="FE823B"/>
     <a:srgbClr val="4F4B4B"/>
     <a:srgbClr val="453F3F"/>
     <a:srgbClr val="F7D654"/>
     <a:srgbClr val="F39B96"/>
     <a:srgbClr val="F8DD6D"/>
     <a:srgbClr val="5AFECB"/>
     <a:srgbClr val="5D66FF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="150"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
@@ -514,54 +531,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="199" d="100"/>
-          <a:sy n="199" d="100"/>
+          <a:sx n="138" d="100"/>
+          <a:sy n="138" d="100"/>
         </p:scale>
-        <p:origin x="684" y="150"/>
+        <p:origin x="834" y="120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
         <p:guide pos="5602"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
@@ -5066,51 +5083,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200" b="0" i="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{95C1DA4F-C733-4485-BCAA-ED66A1937FEB}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2025-11-25</a:t>
+              <a:t>2026-07-01</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -9737,51 +9754,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3099600" y="4845255"/>
             <a:ext cx="752320" cy="189000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{31F8AAC4-2748-4E53-A84E-4A6AD65B6C1B}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-25</a:t>
+              <a:t>2026-07-01</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="92990" y="4845255"/>
             <a:ext cx="3038850" cy="189000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -12510,139 +12527,139 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sverigesmiljomal.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
@@ -15786,57 +15803,57 @@
               <a:t>I varje etappmål beskrivs vad som ska ha skett och när för att målet ska vara uppnått. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Platshållare för innehåll 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E66E14-6239-4AD0-8C11-6EA41D48910D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5364088" y="1390353"/>
             <a:ext cx="2952328" cy="2952328"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="Rak koppling 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6BABBF1-EE21-4851-B7DD-5735A3493736}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
@@ -16077,51 +16094,51 @@
               <a:solidFill>
                 <a:srgbClr val="4F4B4B"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4F4B4B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Drygt 40 etappmål har hittills beslutats av riksdagen och regeringen. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4D4D4A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Det är 18 etappmål som är gällande just nu. </a:t>
+              <a:t>Det är 13 etappmål som är gällande just nu. </a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="Rak koppling 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C379F1B7-A0AC-4549-BB5D-B58A66B0F549}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
@@ -16998,57 +17015,57 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5A258E3-2F7C-4E7B-9AF8-0EA61D36E0E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10" cstate="screen">
+          <a:blip cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5009403" y="1024480"/>
             <a:ext cx="484777" cy="484777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="textruta 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F72559EF-2EC7-4BCD-9F43-ECF739FC42A1}"/>
               </a:ext>
             </a:extLst>
@@ -25674,67 +25691,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4D4D4A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>På sverigesmiljömål.se kan man se bedömningen för </a:t>
-[...15 lines deleted...]
-              <a:t>etappmål som gäller nu. </a:t>
+              <a:t>På sverigesmiljömål.se kan man se bedömningen för de 13 etappmål som gäller nu. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4A"/>
               </a:solidFill>
             </a:endParaRPr>
@@ -29905,61 +29906,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100BCEF1716CD2C634C9A8DA05C9CE25969" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="7ae4ee7c40771d6a5e19b1ec21bb590c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1c82498d-d2e6-445e-985c-c1e7e2bdde29" xmlns:ns3="302b9b1c-958f-4221-814f-2a98bde4ee1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8641a386f212e66afb6590a706ea93eb" ns2:_="" ns3:_="">
     <xsd:import namespace="1c82498d-d2e6-445e-985c-c1e7e2bdde29"/>
     <xsd:import namespace="302b9b1c-958f-4221-814f-2a98bde4ee1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -30146,85 +30136,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1c82498d-d2e6-445e-985c-c1e7e2bdde29">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="302b9b1c-958f-4221-814f-2a98bde4ee1e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20B6065-0695-4928-90B3-99E2081A2C26}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66B4DD48-B465-4DDF-ACA8-C1B4955E9B92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="1c82498d-d2e6-445e-985c-c1e7e2bdde29"/>
     <ds:schemaRef ds:uri="302b9b1c-958f-4221-814f-2a98bde4ee1e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20B6065-0695-4928-90B3-99E2081A2C26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="1c82498d-d2e6-445e-985c-c1e7e2bdde29"/>
+    <ds:schemaRef ds:uri="302b9b1c-958f-4221-814f-2a98bde4ee1e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{633F55D4-75DA-4A7D-A0B1-14A8FB0AAC78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>nv-ljus-sve-16-9</Template>
   <TotalTime></TotalTime>
   <Words>1861</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
   <Paragraphs>315</Paragraphs>
   <Slides>37</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>